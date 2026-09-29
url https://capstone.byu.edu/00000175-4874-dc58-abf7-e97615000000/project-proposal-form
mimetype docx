--- v0 (2025-10-13)
+++ v1 (2026-09-29)
@@ -1,234 +1,228 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3C8F0A81" w14:textId="77777777" w:rsidR="00C67356" w:rsidRDefault="00E23BAA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:noProof/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="604C2756" wp14:editId="07582FFE">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="604C2756" wp14:editId="0C65DD8D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>5518840</wp:posOffset>
+              <wp:posOffset>5515583</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>133739</wp:posOffset>
+              <wp:posOffset>229921</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1273211" cy="671804"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="1282223" cy="482607"/>
+            <wp:effectExtent l="0" t="0" r="635" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="../../../Pictures/Photos%20Library.photoslibrary/Masters/2017/01/11/20170111-031756/BYU%2520Capstone%2520all%2520blue.jpg"/>
+                    <pic:cNvPr id="1" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
+                        <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                        </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1282223" cy="676559"/>
+                      <a:ext cx="1282223" cy="482607"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5692CD7B" w14:textId="77777777" w:rsidR="00852621" w:rsidRPr="00B97397" w:rsidRDefault="00C67356">
+    <w:p w14:paraId="2327F3AF" w14:textId="77777777" w:rsidR="000F2B46" w:rsidRDefault="000F2B46">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E1C09F" w14:textId="4887F753" w:rsidR="00C67356" w:rsidRPr="00D021D2" w:rsidRDefault="00C67356">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D021D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>PROJECT PROPOSAL</w:t>
+      </w:r>
+      <w:r w:rsidR="00D021D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D021D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>SUMMARY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A03DD3" w14:textId="77777777" w:rsidR="000F2B46" w:rsidRDefault="000F2B46">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A27666" w14:textId="1344CF37" w:rsidR="00C67356" w:rsidRPr="0068281C" w:rsidRDefault="0068281C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0068281C">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Submission Date</w:t>
+      </w:r>
+      <w:r w:rsidR="000B47F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00285261">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A4F0CA" w14:textId="77777777" w:rsidR="00C67356" w:rsidRDefault="00C67356">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B97397">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="58E1C09F" w14:textId="77777777" w:rsidR="00C67356" w:rsidRPr="00B97397" w:rsidRDefault="00C67356">
-[...80 lines deleted...]
-    <w:p w14:paraId="39B61EAB" w14:textId="2232651E" w:rsidR="00E050D8" w:rsidRDefault="00F13B76" w:rsidP="007C5C89">
+    <w:p w14:paraId="39B61EAB" w14:textId="4752DC6D" w:rsidR="00E050D8" w:rsidRDefault="00F13B76" w:rsidP="007C5C89">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E050D8">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:noProof/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33357D7E" wp14:editId="261C10D5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1232112</wp:posOffset>
                 </wp:positionH>
@@ -255,136 +249,127 @@
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml">
+          <mc:Fallback xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main">
             <w:pict w14:anchorId="2236D9FF">
               <v:line id="Straight Connector 3" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" o:spid="_x0000_s1026" strokecolor="black [3200]" strokeweight="1pt" from="97pt,17.55pt" to="541.05pt,17.75pt" w14:anchorId="6DE48380" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuWua6vQEAALoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfKPyDu9a7tOGpXXufgqL1U&#10;qdW0H0BY8KIAgwbqXf99BmxvqrTKocqFZeC9mXmP2fXt6Cw7KIwGfMvns5oz5SV0xu9b/uvnl4+f&#10;OItJ+E5Y8KrlRxX57ebqw3oIjVpAD7ZTyCiJj80QWt6nFJqqirJXTsQZBOXpUgM6kSjEfdWhGCi7&#10;s9Wirm+qAbALCFLFSKd3p0u+Kfm1VjJ91zqqxGzLqbdUVizrY16rzVo0exShN/LchviPLpwwnopO&#10;qe5EEuw3mr9SOSMRIug0k+Aq0NpIVTSQmnn9Ss1DL4IqWsicGCab4vullfeHHTLTtXzJmReOnugh&#10;oTD7PrEteE8GArJl9mkIsSH41u/wHMWwwyx61Ojyl+SwsXh7nLxVY2KSDlc3y8/XyxVnku4Wq+ti&#10;ffXCDRjTVwWO5U3LrfFZuWjE4VtMVI+gFwgFuZdT9bJLR6sy2PofSpMaqrco7DJHamuRHQRNQPc0&#10;z0ooV0FmijbWTqT6bdIZm2mqzNZEnL9NnNClIvg0EZ3xgP8ip/HSqj7hL6pPWrPsR+iO5S2KHTQg&#10;Rdl5mPME/hkX+ssvt3kGAAD//wMAUEsDBBQABgAIAAAAIQAAyems3QAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHXaUtqGOFWE1A+g5cDRjbdxVHsdYjcNf8/mBLed3dHs&#10;m2I3eicG7GMbSMF8loFAqoNpqVHwedw/b0DEpMloFwgV/GCEXXl/V+jchBt94HBIjeAQirlWYFPq&#10;ciljbdHrOAsdEt/Oofc6sewbaXp943Dv5CLLXqXXLfEHqzt8t1hfDlev4Pi1RmOfXDXo78pQs7y0&#10;+3Wm1OPDWL2BSDimPzNM+IwOJTOdwpVMFI719oW7JAXL1RzEZMg2C55O02YFsizk/wrlLwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDuWua6vQEAALoDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAAyems3QAAAAoBAAAPAAAAAAAAAAAAAAAAABcE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00E050D8">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>PROJECT TITLE:</w:t>
       </w:r>
       <w:r w:rsidR="007C6631">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F13F5B">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007C6631">
+    </w:p>
+    <w:p w14:paraId="1AC3632F" w14:textId="77777777" w:rsidR="00E050D8" w:rsidRPr="00E050D8" w:rsidRDefault="00E050D8" w:rsidP="00F13B76">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E050D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Project title will be displayed publicly. Please do not include confidential information in your title.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C0CC7A" w14:textId="77777777" w:rsidR="00E050D8" w:rsidRDefault="00E050D8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AC3632F" w14:textId="77777777" w:rsidR="00E050D8" w:rsidRPr="00E050D8" w:rsidRDefault="00E050D8" w:rsidP="00F13B76">
-[...38 lines deleted...]
-    <w:p w14:paraId="03714C53" w14:textId="4DB21179" w:rsidR="00011B41" w:rsidRDefault="00E050D8">
+    <w:p w14:paraId="03714C53" w14:textId="07DF8AFA" w:rsidR="00011B41" w:rsidRDefault="00E050D8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:noProof/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DBE8EDA" wp14:editId="327B0202">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1231900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -413,404 +398,442 @@
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml">
+          <mc:Fallback xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main">
             <w:pict w14:anchorId="79FCE78D">
               <v:line id="Straight Connector 4" style="position:absolute;flip:y;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="black [3200]" strokeweight="1pt" from="97pt,20.5pt" to="541.05pt,21.3pt" w14:anchorId="41AF26D5" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTQ1jnxwEAAMUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZJut4Ko6R66gguC&#10;igXuXmfcWPhLY9Om/56x0wbExx5WXKzYfu/NvOfJ5m60hh0Bo/au482i5gyc9L12h45/+fz21WvO&#10;YhKuF8Y76PgZIr/bvnyxOYUWln7wpgdkJOJiewodH1IKbVVFOYAVceEDOLpUHq1ItMVD1aM4kbo1&#10;1bKu19XJYx/QS4iRTu+nS74t+kqBTB+VipCY6Tj1lsqKZX3Ma7XdiPaAIgxaXtoQz+jCCu2o6Cx1&#10;L5Jg31H/IWW1RB+9SgvpbeWV0hKKB3LT1L+5eRhEgOKFwolhjin+P1n54bhHpvuOrzhzwtITPSQU&#10;+jAktvPOUYAe2SrndAqxJfjO7fGyi2GP2fSo0DJldPhKI1BiIGNsLCmf55RhTEzS4e365s3q5pYz&#10;SXdN3azLK1STTJYLGNM78Jblj44b7XIIohXH9zFRaYJeIbTJbU2NlK90NpDBxn0CRcao4LKwy0jB&#10;ziA7ChqG/luTTZFWQWaK0sbMpPpp0gWbaVDGbCZOAfyz2owuFb1LM9Fq5/FvVdN4bVVN+KvryWu2&#10;/ej7c3mWEgfNSnF2mes8jL/uC/3n37f9AQAA//8DAFBLAwQUAAYACAAAACEAZicgmNwAAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTUJUQ4lRQCXHppYUPcONtHBGvI9tt&#10;zd+zPcFpNbuj2TftOrtJnDHE0ZOCclGAQOq9GWlQ8PX5/lCDiEmT0ZMnVPCDEdbd7U2rG+MvtMPz&#10;Pg2CQyg2WoFNaW6kjL1Fp+PCz0h8O/rgdGIZBmmCvnC4m2RVFCvp9Ej8weoZNxb77/3JKXCbj6et&#10;39U5b2Mw8e34mKwjpe7v8usLiIQ5/Znhis/o0DHTwZ/IRDGxfl5yl6RgWfK8Goq6KkEceFOtQHat&#10;/F+h+wUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCTQ1jnxwEAAMUDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBmJyCY3AAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAACEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">COMPANY: </w:t>
       </w:r>
       <w:r w:rsidR="002B499B">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F13F5B">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C89C420" w14:textId="77777777" w:rsidR="00011B41" w:rsidRDefault="0068281C" w:rsidP="000E1EC4">
-      <w:pPr>
+    <w:p w14:paraId="2C89C420" w14:textId="243ED0B9" w:rsidR="00011B41" w:rsidRPr="00557519" w:rsidRDefault="0068281C" w:rsidP="00557519">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00557519">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Project Description and Background</w:t>
+        <w:t>Project Description and Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C35CD67" w14:textId="1743AD9B" w:rsidR="000E1EC4" w:rsidRPr="008A7DAF" w:rsidRDefault="000E1EC4" w:rsidP="000E1EC4">
+    <w:p w14:paraId="3C35CD67" w14:textId="1743AD9B" w:rsidR="000E1EC4" w:rsidRDefault="000E1EC4" w:rsidP="000E1EC4">
       <w:pPr>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16298DEA" w14:textId="77777777" w:rsidR="008A7DAF" w:rsidRPr="00C77F04" w:rsidRDefault="008A7DAF" w:rsidP="000E1EC4">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53360247" w14:textId="77777777" w:rsidR="008A7DAF" w:rsidRDefault="008A7DAF" w:rsidP="000E1EC4"/>
-    <w:p w14:paraId="5A024771" w14:textId="77777777" w:rsidR="00011B41" w:rsidRDefault="0068281C" w:rsidP="000E1EC4">
-      <w:pPr>
+    <w:p w14:paraId="5A024771" w14:textId="43609EE4" w:rsidR="00011B41" w:rsidRPr="00557519" w:rsidRDefault="0068281C" w:rsidP="00557519">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00557519">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> What do you anti</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0009385C">
+        <w:t>What do you anti</w:t>
+      </w:r>
+      <w:r w:rsidR="0009385C" w:rsidRPr="00557519">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
         <w:t>cipate the team will design, prototype and test</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00557519">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A99363" w14:textId="515BD6FB" w:rsidR="00606D97" w:rsidRDefault="00606D97" w:rsidP="000E1EC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B5347C1" w14:textId="77777777" w:rsidR="00C77F04" w:rsidRDefault="00C77F04" w:rsidP="000E1EC4">
+    <w:p w14:paraId="20906DB9" w14:textId="77777777" w:rsidR="00011D57" w:rsidRDefault="00011D57" w:rsidP="000E1EC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34883779" w14:textId="77777777" w:rsidR="000E1EC4" w:rsidRPr="008A7DAF" w:rsidRDefault="000E1EC4" w:rsidP="000E1EC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68C4F632" w14:textId="77777777" w:rsidR="000E1EC4" w:rsidRDefault="0068281C" w:rsidP="000E1EC4">
-      <w:pPr>
+    <w:p w14:paraId="68C4F632" w14:textId="0FD6351B" w:rsidR="000E1EC4" w:rsidRPr="00557519" w:rsidRDefault="0068281C" w:rsidP="00557519">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00557519">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Summary of most important functional requirements for proposed project</w:t>
+        <w:t>Summary of most important functional requirements for proposed project</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EEAE0EE" w14:textId="1C1C295B" w:rsidR="000E1EC4" w:rsidRDefault="002349F3" w:rsidP="00C77F04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002349F3">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F6B45A5" w14:textId="54F49885" w:rsidR="00C77F04" w:rsidRDefault="00C77F04" w:rsidP="00C77F04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="468C0540" w14:textId="04B2476A" w:rsidR="00C77F04" w:rsidRDefault="00C77F04" w:rsidP="00C77F04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="344DB79E" w14:textId="77777777" w:rsidR="000D1768" w:rsidRDefault="000D1768" w:rsidP="00C77F04">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5932019F" w14:textId="77777777" w:rsidR="000D1768" w:rsidRDefault="000D1768" w:rsidP="00C77F04">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="466A54D8" w14:textId="7845CA2B" w:rsidR="00C77F04" w:rsidRDefault="00C77F04" w:rsidP="00C77F04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2869BC73" w14:textId="7B6F3FBF" w:rsidR="00C77F04" w:rsidRDefault="00C77F04" w:rsidP="00C77F04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75ED7686" w14:textId="77777777" w:rsidR="00C77F04" w:rsidRPr="002349F3" w:rsidRDefault="00C77F04" w:rsidP="00C77F04">
+    <w:p w14:paraId="05E20E96" w14:textId="77777777" w:rsidR="00444CC8" w:rsidRDefault="00444CC8" w:rsidP="00C77F04">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="234C8059" w14:textId="77777777" w:rsidR="00444CC8" w:rsidRDefault="00444CC8" w:rsidP="00C77F04">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04116A28" w14:textId="77777777" w:rsidR="00444CC8" w:rsidRDefault="00444CC8" w:rsidP="00C77F04">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37BB3F5F" w14:textId="4C0AD40B" w:rsidR="000D1768" w:rsidRPr="00557519" w:rsidRDefault="000D1768" w:rsidP="00557519">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557519">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skills needed on Capstone team (e.g. CAD, FPGA, mechanical design, circuit design, computer vision, …) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75ED7686" w14:textId="77777777" w:rsidR="00C77F04" w:rsidRDefault="00C77F04" w:rsidP="00C77F04">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B213354" w14:textId="77777777" w:rsidR="000D1768" w:rsidRDefault="000D1768" w:rsidP="00C77F04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73C3F8C1" w14:textId="77777777" w:rsidR="000E1EC4" w:rsidRDefault="000E1EC4" w:rsidP="000E1EC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="402AEC57" w14:textId="77777777" w:rsidR="000E1EC4" w:rsidRDefault="0068281C" w:rsidP="000E1EC4">
-      <w:pPr>
+    <w:p w14:paraId="402AEC57" w14:textId="48A0D350" w:rsidR="000E1EC4" w:rsidRPr="00557519" w:rsidRDefault="0068281C" w:rsidP="00557519">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00557519">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Please include any drawings, photos, and/or sketches to explain the proposal</w:t>
+        <w:t>Please include any drawings, photos, and/or sketches to explain the proposal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49B9928E" w14:textId="77777777" w:rsidR="000E1EC4" w:rsidRPr="00E23BAA" w:rsidRDefault="000E1EC4" w:rsidP="000E1EC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F384054" w14:textId="77777777" w:rsidR="000E1EC4" w:rsidRPr="00E23BAA" w:rsidRDefault="00ED7CDB" w:rsidP="000E1EC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C08C230" w14:textId="77777777" w:rsidR="000E1EC4" w:rsidRPr="00E23BAA" w:rsidRDefault="000E1EC4" w:rsidP="000E1EC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="570E8606" w14:textId="77777777" w:rsidR="000E1EC4" w:rsidRPr="00E23BAA" w:rsidRDefault="000E1EC4" w:rsidP="000E1EC4">
-[...55 lines deleted...]
-    <w:p w14:paraId="6A5EC675" w14:textId="77777777" w:rsidR="000E1EC4" w:rsidRPr="00E23BAA" w:rsidRDefault="000E1EC4" w:rsidP="000E1EC4">
+    <w:p w14:paraId="3AE966DE" w14:textId="77777777" w:rsidR="00EC5B97" w:rsidRPr="00E23BAA" w:rsidRDefault="00EC5B97" w:rsidP="000E1EC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50F0780E" w14:textId="77777777" w:rsidR="000E1EC4" w:rsidRDefault="000E1EC4" w:rsidP="000E1EC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="343A8D19" w14:textId="77777777" w:rsidR="000E1EC4" w:rsidRDefault="0068281C" w:rsidP="000E1EC4">
-      <w:pPr>
+    <w:p w14:paraId="343A8D19" w14:textId="4473412D" w:rsidR="000E1EC4" w:rsidRPr="00557519" w:rsidRDefault="0068281C" w:rsidP="00557519">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00557519">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Other information related to project (if applicable)</w:t>
+        <w:t>Other information related to project (if applicable)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4543D405" w14:textId="77777777" w:rsidR="000E1EC4" w:rsidRPr="00E23BAA" w:rsidRDefault="000E1EC4" w:rsidP="000E1EC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14D7301D" w14:textId="77777777" w:rsidR="000E1EC4" w:rsidRPr="00E23BAA" w:rsidRDefault="000E1EC4" w:rsidP="000E1EC4">
+    <w:p w14:paraId="7D708D40" w14:textId="77777777" w:rsidR="00B4740B" w:rsidRPr="00E23BAA" w:rsidRDefault="00B4740B" w:rsidP="000E1EC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E5D7AE4" w14:textId="77777777" w:rsidR="000E1EC4" w:rsidRPr="00E23BAA" w:rsidRDefault="000E1EC4" w:rsidP="000E1EC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="034032B5" w14:textId="77777777" w:rsidR="000E1EC4" w:rsidRPr="00E23BAA" w:rsidRDefault="000E1EC4" w:rsidP="000E1EC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50E5EDDE" w14:textId="77777777" w:rsidR="000E1EC4" w:rsidRPr="00E23BAA" w:rsidRDefault="000E1EC4" w:rsidP="000E1EC4">
       <w:pPr>
@@ -829,64 +852,69 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DFF3A9D" w14:textId="31E8E180" w:rsidR="00C77F04" w:rsidRDefault="00C77F04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E1FB7DA" w14:textId="77777777" w:rsidR="000E1EC4" w:rsidRPr="00E23BAA" w:rsidRDefault="000E1EC4" w:rsidP="000E1EC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7378847B" w14:textId="77777777" w:rsidR="000E1EC4" w:rsidRDefault="0068281C" w:rsidP="00B1338A">
-      <w:pPr>
+    <w:p w14:paraId="7378847B" w14:textId="11D702DC" w:rsidR="000E1EC4" w:rsidRPr="00557519" w:rsidRDefault="0068281C" w:rsidP="00557519">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00557519">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Project Considerations</w:t>
+        <w:t>Project Considerations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="717F4ECD" w14:textId="77777777" w:rsidR="00B1338A" w:rsidRDefault="00B1338A" w:rsidP="00B1338A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -977,51 +1005,50 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3269D574" w14:textId="5BE91747" w:rsidR="00B1338A" w:rsidRPr="00B1338A" w:rsidRDefault="00B1338A" w:rsidP="002C599D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B1338A" w:rsidRPr="00B1338A" w14:paraId="7AD9114B" w14:textId="77777777" w:rsidTr="006D48B8">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="151251CE" w14:textId="77777777" w:rsidR="00B1338A" w:rsidRPr="00B1338A" w:rsidRDefault="00B1338A" w:rsidP="0052160E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="747952B1" w14:textId="77777777" w:rsidR="00B1338A" w:rsidRDefault="00B1338A" w:rsidP="00B1338A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -1171,111 +1198,111 @@
       <w:r w:rsidR="005F4681">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Check1"/>
       <w:r w:rsidR="005F4681">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001B61CE">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B61CE">
+      <w:r w:rsidR="005F4681">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005F4681">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="005F4681">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">NO </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Check2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001B61CE">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B61CE">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1426,57 +1453,57 @@
       <w:r w:rsidR="00FD4EBB">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Check6"/>
       <w:r w:rsidR="00FD4EBB">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001B61CE">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B61CE">
+      <w:r w:rsidR="00FD4EBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00FD4EBB">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00FD4EBB">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
@@ -1487,57 +1514,57 @@
       <w:r w:rsidR="00AC61FE">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Check7"/>
       <w:r w:rsidR="00AC61FE">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001B61CE">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B61CE">
+      <w:r w:rsidR="00AC61FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00AC61FE">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00AC61FE">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1682,57 +1709,57 @@
       <w:r w:rsidR="00452449">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Check3"/>
       <w:r w:rsidR="00452449">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001B61CE">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B61CE">
+      <w:r w:rsidR="00452449">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00452449">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00452449">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
@@ -1743,57 +1770,57 @@
       <w:r w:rsidR="005F4681">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Check5"/>
       <w:r w:rsidR="005F4681">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001B61CE">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B61CE">
+      <w:r w:rsidR="005F4681">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005F4681">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="005F4681">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="0009385C">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4930C8D3" w14:textId="77777777" w:rsidR="00B960EA" w:rsidRDefault="00B960EA" w:rsidP="00B960EA">
       <w:pPr>
         <w:rPr>
@@ -1834,165 +1861,165 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="Check8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001B61CE">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B61CE">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">MEDIUM PRIORITY </w:t>
       </w:r>
       <w:r w:rsidR="005F4681">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="Check9"/>
       <w:r w:rsidR="005F4681">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001B61CE">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B61CE">
+      <w:r w:rsidR="005F4681">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005F4681">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="005F4681">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">LOW PRIORITY </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="Check10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001B61CE">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B61CE">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="44B0AE9B" w14:textId="77777777" w:rsidR="00B960EA" w:rsidRDefault="00B960EA" w:rsidP="00B960EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="492738C4" w14:textId="43529FB3" w:rsidR="00B960EA" w:rsidRDefault="00B960EA" w:rsidP="00B960EA">
       <w:pPr>
@@ -2019,111 +2046,111 @@
       <w:r w:rsidR="005F4681">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="Check11"/>
       <w:r w:rsidR="005F4681">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001B61CE">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B61CE">
+      <w:r w:rsidR="005F4681">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005F4681">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="005F4681">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">NO </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="Check12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001B61CE">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B61CE">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2136,51 +2163,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="0068281C" w14:paraId="67F5DC13" w14:textId="77777777" w:rsidTr="0068281C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00B9837C" w14:textId="77777777" w:rsidR="0068281C" w:rsidRDefault="0068281C" w:rsidP="00B960EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5E08AF4D" w14:textId="77777777" w:rsidR="0068281C" w:rsidRDefault="0068281C" w:rsidP="00B960EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E39FF95" w14:textId="77777777" w:rsidR="00B960EA" w:rsidRDefault="00B960EA">
+    <w:p w14:paraId="0E39FF95" w14:textId="6B6F02AF" w:rsidR="00B960EA" w:rsidRDefault="00B960EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5081" w:type="pct"/>
         <w:tblInd w:w="-160" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2387"/>
         <w:gridCol w:w="505"/>
         <w:gridCol w:w="2077"/>
         <w:gridCol w:w="292"/>
@@ -2230,51 +2257,51 @@
               <w:lastRenderedPageBreak/>
               <w:t>SPONSOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002219FE" w:rsidRPr="00C73A1D" w14:paraId="6E05A478" w14:textId="77777777" w:rsidTr="002825D7">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4969" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="15723564" w14:textId="77777777" w:rsidR="00F13F5B" w:rsidRDefault="00F13F5B" w:rsidP="00452449">
             <w:pPr>
               <w:ind w:left="32"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5976ECAE" w14:textId="6CDFE1F0" w:rsidR="000E4435" w:rsidRPr="00C73A1D" w:rsidRDefault="000E4435" w:rsidP="00452449">
+          <w:p w14:paraId="5976ECAE" w14:textId="63B35631" w:rsidR="000E4435" w:rsidRPr="00C73A1D" w:rsidRDefault="000E4435" w:rsidP="00452449">
             <w:pPr>
               <w:ind w:left="32"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4262C79F" w14:textId="77777777" w:rsidR="00B960EA" w:rsidRPr="00C73A1D" w:rsidRDefault="00B960EA" w:rsidP="002219FE">
             <w:pPr>
               <w:ind w:left="420"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5683" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
@@ -3158,96 +3185,112 @@
         <w:gridCol w:w="615"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="328"/>
         <w:gridCol w:w="374"/>
         <w:gridCol w:w="204"/>
         <w:gridCol w:w="206"/>
         <w:gridCol w:w="86"/>
         <w:gridCol w:w="2246"/>
       </w:tblGrid>
       <w:tr w:rsidR="002825D7" w:rsidRPr="00C73A1D" w14:paraId="0141D3D3" w14:textId="77777777" w:rsidTr="001E6A20">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10944" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="194182C1" w14:textId="77777777" w:rsidR="002825D7" w:rsidRPr="00156EAE" w:rsidRDefault="00B66795" w:rsidP="001E6A20">
+          <w:p w14:paraId="194182C1" w14:textId="430A5060" w:rsidR="002825D7" w:rsidRPr="00156EAE" w:rsidRDefault="00825AAF" w:rsidP="001E6A20">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:ind w:left="-148" w:right="249"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>LIAISON ENGINEER</w:t>
+              <w:t>SPONSOR LEAD (LIAISON</w:t>
+            </w:r>
+            <w:r w:rsidR="00B66795">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ENGINEER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002825D7" w:rsidRPr="00C73A1D" w14:paraId="40127346" w14:textId="77777777" w:rsidTr="001E6A20">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4969" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5567F17C" w14:textId="77777777" w:rsidR="002825D7" w:rsidRDefault="002825D7" w:rsidP="001E6A20">
             <w:pPr>
               <w:ind w:left="32"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0FA805DB" w14:textId="3A623707" w:rsidR="002825D7" w:rsidRPr="00C73A1D" w:rsidRDefault="002825D7" w:rsidP="00452449">
+          <w:p w14:paraId="0FA805DB" w14:textId="71FE9447" w:rsidR="002825D7" w:rsidRPr="00C73A1D" w:rsidRDefault="002825D7" w:rsidP="00452449">
             <w:pPr>
               <w:ind w:left="32"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3BF55F67" w14:textId="77777777" w:rsidR="002825D7" w:rsidRPr="00C73A1D" w:rsidRDefault="002825D7" w:rsidP="001E6A20">
             <w:pPr>
               <w:ind w:left="420"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5683" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
@@ -5214,79 +5257,68 @@
             </w:pPr>
             <w:r w:rsidRPr="005B6F89">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Electrical and Computer Engineering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="32CD1042" w14:textId="77777777" w:rsidR="00E97918" w:rsidRDefault="00E97918" w:rsidP="00090F4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7FF58EED" w14:textId="77777777" w:rsidR="00E97918" w:rsidRPr="00E23BAA" w:rsidRDefault="00E97918" w:rsidP="00090F4B">
+          <w:p w14:paraId="7FF58EED" w14:textId="74D3A2D9" w:rsidR="00E97918" w:rsidRPr="00E23BAA" w:rsidRDefault="004061CA" w:rsidP="00090F4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lisa </w:t>
+              <w:t>Ben Drewry</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0A791EB0" w14:textId="77777777" w:rsidR="00E97918" w:rsidRDefault="00E97918" w:rsidP="00090F4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B97397">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:i/>
               </w:rPr>
               <w:t>External Relations Manag</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:i/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="639AF61D" w14:textId="77777777" w:rsidR="00E97918" w:rsidRPr="00CB07CA" w:rsidRDefault="00E97918" w:rsidP="00090F4B">
             <w:pPr>
@@ -5316,73 +5348,59 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="28A16FEA" w14:textId="77777777" w:rsidR="00E97918" w:rsidRPr="00E23BAA" w:rsidRDefault="00E97918" w:rsidP="00090F4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B97397">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="4472C4" w:themeColor="accent5"/>
               </w:rPr>
               <w:t>Allyson_Gibson@byu.edu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="544F21BF" w14:textId="77777777" w:rsidR="00E97918" w:rsidRPr="00B97397" w:rsidRDefault="00E97918" w:rsidP="00090F4B">
+          <w:p w14:paraId="544F21BF" w14:textId="0BA07277" w:rsidR="00E97918" w:rsidRPr="00B97397" w:rsidRDefault="004061CA" w:rsidP="00090F4B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="4472C4" w:themeColor="accent5"/>
               </w:rPr>
-              <w:t>Lisa</w:t>
+              <w:t>Benjamin_Drewry</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B97397">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00B97397">
+            <w:r w:rsidR="00E97918" w:rsidRPr="00B97397">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="4472C4" w:themeColor="accent5"/>
               </w:rPr>
               <w:t>@byu.edu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E97918" w:rsidRPr="00B97397" w14:paraId="20F2603A" w14:textId="77777777" w:rsidTr="00090F4B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="61773441" w14:textId="77777777" w:rsidR="00E97918" w:rsidRPr="00B97397" w:rsidRDefault="00E97918" w:rsidP="00090F4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="4472C4" w:themeColor="accent5"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B97397">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
@@ -5396,93 +5414,117 @@
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="351C7CF4" w14:textId="77777777" w:rsidR="00E97918" w:rsidRPr="00B97397" w:rsidRDefault="00E97918" w:rsidP="00090F4B">
             <w:r w:rsidRPr="00B97397">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
               <w:t>(801) 422-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
               <w:t>8680</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E97918" w:rsidRPr="00B97397" w14:paraId="30CC59D0" w14:textId="77777777" w:rsidTr="00090F4B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0D6264C5" w14:textId="77777777" w:rsidR="00E97918" w:rsidRPr="00B97397" w:rsidRDefault="00E97918" w:rsidP="00090F4B">
+          <w:p w14:paraId="0D6264C5" w14:textId="2553E4EC" w:rsidR="00E97918" w:rsidRPr="00B97397" w:rsidRDefault="00E97918" w:rsidP="00090F4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
-              <w:t>450S EB</w:t>
+              <w:t>450</w:t>
+            </w:r>
+            <w:r w:rsidR="004061CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+              </w:rPr>
+              <w:t>S EB</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12C088ED" w14:textId="77777777" w:rsidR="00E97918" w:rsidRPr="00B97397" w:rsidRDefault="00E97918" w:rsidP="00090F4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B97397">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
               <w:t>Provo, UT 84602</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7F5197C7" w14:textId="77777777" w:rsidR="00E97918" w:rsidRPr="00B97397" w:rsidRDefault="00E97918" w:rsidP="00090F4B">
+          <w:p w14:paraId="7F5197C7" w14:textId="1E81F339" w:rsidR="00E97918" w:rsidRPr="00B97397" w:rsidRDefault="00E97918" w:rsidP="00090F4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="65DFD73C">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
-              <w:t>350R EB</w:t>
+              <w:t>350</w:t>
+            </w:r>
+            <w:r w:rsidR="004061CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="65DFD73C">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+              </w:rPr>
+              <w:t>R EB</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7838A985" w14:textId="77777777" w:rsidR="00E97918" w:rsidRPr="00B97397" w:rsidRDefault="00E97918" w:rsidP="00090F4B">
             <w:r w:rsidRPr="00B97397">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
               <w:t>Provo, UT 84602</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E97918" w:rsidRPr="00B97397" w14:paraId="015A8020" w14:textId="77777777" w:rsidTr="00090F4B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2A9E5C34" w14:textId="77777777" w:rsidR="00E97918" w:rsidRPr="00B97397" w:rsidRDefault="00E97918" w:rsidP="00090F4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5543,154 +5585,167 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F143E">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Please contact an External Relations Manager for any questions you have concerning your project proposal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77179F6E" w14:textId="1CAC05FC" w:rsidR="00B36EE0" w:rsidRPr="003F143E" w:rsidRDefault="00B36EE0" w:rsidP="00E97918">
       <w:pPr>
         <w:ind w:left="630" w:right="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B36EE0" w:rsidRPr="003F143E" w:rsidSect="00A1730B">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+    <w:sectPr w:rsidR="00B36EE0" w:rsidRPr="003F143E" w:rsidSect="009206B8">
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="436" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="704B78BB" w14:textId="77777777" w:rsidR="00217A83" w:rsidRDefault="00217A83" w:rsidP="00E26ED7">
+    <w:p w14:paraId="3C3B6F45" w14:textId="77777777" w:rsidR="005B34FC" w:rsidRDefault="005B34FC" w:rsidP="00E26ED7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="798E63B4" w14:textId="77777777" w:rsidR="00217A83" w:rsidRDefault="00217A83" w:rsidP="00E26ED7">
+    <w:p w14:paraId="5D00AA7E" w14:textId="77777777" w:rsidR="005B34FC" w:rsidRDefault="005B34FC" w:rsidP="00E26ED7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3C103247" w14:textId="77777777" w:rsidR="00E26ED7" w:rsidRDefault="00E26ED7" w:rsidP="00E26ED7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C103247" w14:textId="7A7069C7" w:rsidR="00E26ED7" w:rsidRDefault="00E26ED7" w:rsidP="00E26ED7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00972554">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5465AB01" w14:textId="77777777" w:rsidR="00E26ED7" w:rsidRDefault="00E26ED7" w:rsidP="00E26ED7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="44A66226" w14:textId="77777777" w:rsidR="00B36EE0" w:rsidRDefault="00B36EE0" w:rsidP="00B36EE0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001F3FB6">
       <w:rPr>
@@ -5731,352 +5786,483 @@
     </w:r>
     <w:r w:rsidR="001F3FB6">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3E102AE4" w14:textId="77777777" w:rsidR="00E26ED7" w:rsidRDefault="00E26ED7" w:rsidP="00B36EE0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CF24BD7" w14:textId="77777777" w:rsidR="00217A83" w:rsidRDefault="00217A83" w:rsidP="00E26ED7">
+    <w:p w14:paraId="6F24A510" w14:textId="77777777" w:rsidR="005B34FC" w:rsidRDefault="005B34FC" w:rsidP="00E26ED7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D0B1610" w14:textId="77777777" w:rsidR="00217A83" w:rsidRDefault="00217A83" w:rsidP="00E26ED7">
+    <w:p w14:paraId="20FC18B2" w14:textId="77777777" w:rsidR="005B34FC" w:rsidRDefault="005B34FC" w:rsidP="00E26ED7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FB87FBC"/>
+    <w:nsid w:val="06577235"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A8568D90"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="5D4CA628"/>
+    <w:lvl w:ilvl="0" w:tplc="9978F9DE">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="780" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1860" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2580" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4020" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4740" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5460" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6180" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="217473314">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FB87FBC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A8568D90"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1660035841">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="382993968">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:val="bestFit" w:percent="243"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="191"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002349F3"/>
     <w:rsid w:val="00003C9E"/>
     <w:rsid w:val="00011B41"/>
+    <w:rsid w:val="00011D57"/>
     <w:rsid w:val="00022325"/>
     <w:rsid w:val="00060B5E"/>
     <w:rsid w:val="00065C2F"/>
     <w:rsid w:val="0009385C"/>
+    <w:rsid w:val="000B47F1"/>
+    <w:rsid w:val="000D1768"/>
     <w:rsid w:val="000D4188"/>
     <w:rsid w:val="000E1EC4"/>
     <w:rsid w:val="000E4435"/>
+    <w:rsid w:val="000F2B46"/>
     <w:rsid w:val="000F36FE"/>
+    <w:rsid w:val="0010580F"/>
+    <w:rsid w:val="001179F9"/>
     <w:rsid w:val="00124D9E"/>
     <w:rsid w:val="00150912"/>
     <w:rsid w:val="00156EAE"/>
+    <w:rsid w:val="00157FDC"/>
     <w:rsid w:val="001824EE"/>
+    <w:rsid w:val="00183664"/>
     <w:rsid w:val="001B61CE"/>
     <w:rsid w:val="001B7785"/>
     <w:rsid w:val="001C0C05"/>
     <w:rsid w:val="001D27F5"/>
     <w:rsid w:val="001E286C"/>
     <w:rsid w:val="001F3FB6"/>
     <w:rsid w:val="002028D3"/>
     <w:rsid w:val="00217A83"/>
     <w:rsid w:val="002219FE"/>
     <w:rsid w:val="002349F3"/>
     <w:rsid w:val="00240EAB"/>
     <w:rsid w:val="002825D7"/>
+    <w:rsid w:val="00285261"/>
     <w:rsid w:val="002A1336"/>
+    <w:rsid w:val="002B1321"/>
     <w:rsid w:val="002B499B"/>
     <w:rsid w:val="002C41F9"/>
+    <w:rsid w:val="002D4C66"/>
     <w:rsid w:val="002E07B6"/>
     <w:rsid w:val="00347965"/>
     <w:rsid w:val="003C7A15"/>
     <w:rsid w:val="003F143E"/>
+    <w:rsid w:val="003F7821"/>
+    <w:rsid w:val="004061CA"/>
     <w:rsid w:val="00410EB8"/>
     <w:rsid w:val="00417948"/>
+    <w:rsid w:val="00444CC8"/>
     <w:rsid w:val="00452449"/>
     <w:rsid w:val="00455EBA"/>
+    <w:rsid w:val="00462C2A"/>
     <w:rsid w:val="0047776E"/>
+    <w:rsid w:val="00485120"/>
     <w:rsid w:val="00491A34"/>
     <w:rsid w:val="00492853"/>
     <w:rsid w:val="004A5800"/>
     <w:rsid w:val="004C6B9C"/>
+    <w:rsid w:val="004D10F9"/>
+    <w:rsid w:val="004F4FD4"/>
     <w:rsid w:val="005278BA"/>
     <w:rsid w:val="00543D23"/>
+    <w:rsid w:val="00557519"/>
     <w:rsid w:val="00580817"/>
     <w:rsid w:val="005A52E3"/>
+    <w:rsid w:val="005B34FC"/>
     <w:rsid w:val="005B6F89"/>
     <w:rsid w:val="005D2376"/>
     <w:rsid w:val="005D3675"/>
     <w:rsid w:val="005E25D4"/>
     <w:rsid w:val="005F36D5"/>
     <w:rsid w:val="005F4681"/>
     <w:rsid w:val="005F6522"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00644793"/>
     <w:rsid w:val="00651C32"/>
     <w:rsid w:val="0068281C"/>
     <w:rsid w:val="006B754B"/>
     <w:rsid w:val="006D48B8"/>
+    <w:rsid w:val="006D6DBB"/>
     <w:rsid w:val="0070085C"/>
     <w:rsid w:val="00736B08"/>
     <w:rsid w:val="007463D9"/>
     <w:rsid w:val="00751A3E"/>
     <w:rsid w:val="00784686"/>
     <w:rsid w:val="007C5C89"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C7920"/>
     <w:rsid w:val="007D4853"/>
+    <w:rsid w:val="00825AAF"/>
     <w:rsid w:val="00827BE5"/>
     <w:rsid w:val="0083258F"/>
+    <w:rsid w:val="0083399E"/>
     <w:rsid w:val="00836F95"/>
     <w:rsid w:val="008424A7"/>
     <w:rsid w:val="00852621"/>
     <w:rsid w:val="00854EFF"/>
     <w:rsid w:val="0089336B"/>
     <w:rsid w:val="008A7DAF"/>
+    <w:rsid w:val="008B0B83"/>
+    <w:rsid w:val="009206B8"/>
     <w:rsid w:val="00945B9B"/>
+    <w:rsid w:val="00972554"/>
     <w:rsid w:val="009D0DFA"/>
     <w:rsid w:val="009D5C5C"/>
     <w:rsid w:val="00A1730B"/>
     <w:rsid w:val="00A36051"/>
     <w:rsid w:val="00A420CE"/>
     <w:rsid w:val="00A6496A"/>
+    <w:rsid w:val="00A76653"/>
+    <w:rsid w:val="00AA3BB4"/>
     <w:rsid w:val="00AC61FE"/>
+    <w:rsid w:val="00AE0595"/>
     <w:rsid w:val="00B12FA8"/>
     <w:rsid w:val="00B1338A"/>
     <w:rsid w:val="00B27AF7"/>
     <w:rsid w:val="00B36EE0"/>
+    <w:rsid w:val="00B4740B"/>
     <w:rsid w:val="00B55E74"/>
     <w:rsid w:val="00B62010"/>
     <w:rsid w:val="00B66795"/>
     <w:rsid w:val="00B960EA"/>
     <w:rsid w:val="00B97397"/>
+    <w:rsid w:val="00BA63D4"/>
     <w:rsid w:val="00BE6459"/>
     <w:rsid w:val="00BF5AD0"/>
     <w:rsid w:val="00C23755"/>
     <w:rsid w:val="00C41C46"/>
     <w:rsid w:val="00C5041C"/>
     <w:rsid w:val="00C61AE3"/>
     <w:rsid w:val="00C64E18"/>
     <w:rsid w:val="00C67356"/>
     <w:rsid w:val="00C77F04"/>
     <w:rsid w:val="00C91ABE"/>
     <w:rsid w:val="00CE03D7"/>
     <w:rsid w:val="00CF7F69"/>
+    <w:rsid w:val="00D021D2"/>
     <w:rsid w:val="00D23B71"/>
     <w:rsid w:val="00D249DB"/>
+    <w:rsid w:val="00D4259B"/>
     <w:rsid w:val="00D54E01"/>
+    <w:rsid w:val="00D8286C"/>
+    <w:rsid w:val="00DF74F1"/>
     <w:rsid w:val="00E050D8"/>
     <w:rsid w:val="00E14E5D"/>
     <w:rsid w:val="00E23BAA"/>
     <w:rsid w:val="00E26ED7"/>
     <w:rsid w:val="00E3587D"/>
+    <w:rsid w:val="00E64623"/>
     <w:rsid w:val="00E97918"/>
     <w:rsid w:val="00EA5C14"/>
+    <w:rsid w:val="00EC32B6"/>
+    <w:rsid w:val="00EC5B97"/>
     <w:rsid w:val="00ED7CDB"/>
     <w:rsid w:val="00F13B76"/>
     <w:rsid w:val="00F13F5B"/>
     <w:rsid w:val="00F46542"/>
     <w:rsid w:val="00FA58A4"/>
     <w:rsid w:val="00FD2F99"/>
     <w:rsid w:val="00FD4EBB"/>
     <w:rsid w:val="00FE2F2A"/>
     <w:rsid w:val="00FF2D5F"/>
+    <w:rsid w:val="0896F4C1"/>
     <w:rsid w:val="65DFD73C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="19C35163"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7316,55 +7502,65 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00827BE5"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00606D97"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="outlook-search-highlight">
+    <w:name w:val="outlook-search-highlight"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00DF74F1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00DF74F1"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="119228921">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="462041050">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7536,51 +7732,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2129929057">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7821,55 +8017,55 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8C078B9-83D7-0D42-9E22-CF8E85592D99}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>373</Words>
-  <Characters>2128</Characters>
+  <Words>388</Words>
+  <Characters>2212</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>BYU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2497</CharactersWithSpaces>
+  <CharactersWithSpaces>2595</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Allyson Gibson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>